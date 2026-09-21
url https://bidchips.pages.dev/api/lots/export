--- v0 (2026-07-22)
+++ v1 (2026-09-21)
@@ -412,2813 +412,1131 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I95"/>
+  <dimension ref="A1:I37"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>QTY</v>
       </c>
       <c r="B1" t="str">
         <v>MPN</v>
       </c>
       <c r="C1" t="str">
         <v>MFG</v>
       </c>
       <c r="D1" t="str">
         <v>DC</v>
       </c>
       <c r="E1" t="str">
         <v>Current High Bid</v>
       </c>
       <c r="F1" t="str">
         <v>Pricing Type</v>
       </c>
       <c r="G1" t="str">
         <v>License Required</v>
       </c>
       <c r="H1" t="str">
         <v>Comments</v>
       </c>
       <c r="I1" t="str">
         <v>Auction URL</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
-        <v>5632</v>
+        <v>11356</v>
       </c>
       <c r="B2" t="str">
-        <v>5520425-3</v>
+        <v>VNS3NV04DPTR-E</v>
       </c>
       <c r="C2" t="str">
-        <v>TE Connectivity</v>
+        <v>STMicroelectronics</v>
       </c>
       <c r="D2" t="str">
-        <v>21+</v>
+        <v>22+</v>
       </c>
       <c r="E2" s="1">
-        <v>0.3</v>
+        <v>0.41</v>
       </c>
       <c r="F2" t="str">
         <v>Per Piece</v>
       </c>
       <c r="G2" t="str">
         <v/>
       </c>
       <c r="H2" t="str">
         <v/>
       </c>
       <c r="I2" t="str">
-        <v>https://bidchips.pages.dev/lots/5520425-3-te-connectivity</v>
+        <v>https://bidchips.pages.dev/lots/vns3nv04dptr-e-stmicroelectronics</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
-        <v>6999</v>
+        <v>21337</v>
       </c>
       <c r="B3" t="str">
-        <v>FT234XD-R</v>
+        <v>CPM3-1200-0016A-WD6</v>
       </c>
       <c r="C3" t="str">
-        <v>FTDI</v>
+        <v>Wolfspeed (Cree)</v>
       </c>
       <c r="D3" t="str">
-        <v>21+</v>
+        <v>22+</v>
       </c>
       <c r="E3" s="1">
-        <v>2.34</v>
+        <v>0.4</v>
       </c>
       <c r="F3" t="str">
         <v>Per Piece</v>
       </c>
       <c r="G3" t="str">
         <v/>
       </c>
       <c r="H3" t="str">
         <v/>
       </c>
       <c r="I3" t="str">
-        <v>https://bidchips.pages.dev/lots/ft234xd-r-ftdi</v>
+        <v>https://bidchips.pages.dev/lots/cpm3-1200-0016a-wd6-wolfspeed</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
-        <v>74000</v>
+        <v>13212</v>
       </c>
       <c r="B4" t="str">
-        <v>XTEARY-00-0000-000000P02</v>
+        <v>LP3470A400DBVR</v>
       </c>
       <c r="C4" t="str">
-        <v>Wolfspeed (Cree)</v>
+        <v>Texas Instruments</v>
       </c>
       <c r="D4" t="str">
-        <v>21+</v>
+        <v>22+</v>
       </c>
       <c r="E4" s="1">
-        <v>0.1</v>
+        <v>0.3</v>
       </c>
       <c r="F4" t="str">
         <v>Per Piece</v>
       </c>
       <c r="G4" t="str">
         <v/>
       </c>
       <c r="H4" t="str">
         <v/>
       </c>
       <c r="I4" t="str">
-        <v>https://bidchips.pages.dev/lots/xteary-00-0000-000000p02-wolfspeed-cree</v>
+        <v>https://bidchips.pages.dev/lots/lp3470a400dbvr-texas-instruments</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
-        <v>68000</v>
+        <v>12014</v>
       </c>
       <c r="B5" t="str">
-        <v>XTEAWT-E0-0000-00000BKE5</v>
+        <v>TPS54561-Q1</v>
       </c>
       <c r="C5" t="str">
-        <v>Wolfspeed (Cree)</v>
+        <v>Texas Instruments</v>
       </c>
       <c r="D5" t="str">
-        <v>21+</v>
+        <v>22+</v>
       </c>
       <c r="E5" s="1">
-        <v>0.1</v>
+        <v>0.65</v>
       </c>
       <c r="F5" t="str">
         <v>Per Piece</v>
       </c>
       <c r="G5" t="str">
         <v/>
       </c>
       <c r="H5" t="str">
         <v/>
       </c>
       <c r="I5" t="str">
-        <v>https://bidchips.pages.dev/lots/xteawt-e0-0000-00000bke5-wolfspeed-cree</v>
+        <v>https://bidchips.pages.dev/lots/tps54561-q1-texas-instruments</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
-        <v>721</v>
+        <v>11264</v>
       </c>
       <c r="B6" t="str">
-        <v>5CEFA7U19C8N</v>
+        <v>SN65C3221EPWR</v>
       </c>
       <c r="C6" t="str">
-        <v>Intel/Altera</v>
+        <v>Texas Instruments</v>
       </c>
       <c r="D6" t="str">
-        <v/>
+        <v>22+</v>
       </c>
       <c r="E6" s="1">
-        <v>44</v>
+        <v>0.73</v>
       </c>
       <c r="F6" t="str">
         <v>Per Piece</v>
       </c>
       <c r="G6" t="str">
         <v/>
       </c>
       <c r="H6" t="str">
         <v/>
       </c>
       <c r="I6" t="str">
-        <v>https://bidchips.pages.dev/lots/5cefa7u19c8n-intelaltera</v>
+        <v>https://bidchips.pages.dev/lots/sn65c3221epwr-texas-instruments</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
-        <v>623</v>
+        <v>42710</v>
       </c>
       <c r="B7" t="str">
-        <v>100018754</v>
+        <v>TL5209D</v>
       </c>
       <c r="C7" t="str">
-        <v>Fingerprint Cards AB</v>
+        <v>Texas Instruments</v>
       </c>
       <c r="D7" t="str">
-        <v>2247</v>
+        <v>22+</v>
       </c>
       <c r="E7" s="1">
-        <v>1.15</v>
+        <v>0.25</v>
       </c>
       <c r="F7" t="str">
         <v>Per Piece</v>
       </c>
       <c r="G7" t="str">
         <v/>
       </c>
       <c r="H7" t="str">
         <v/>
       </c>
       <c r="I7" t="str">
-        <v>https://bidchips.pages.dev/lots/100018754-fingerprint-cards-ab</v>
+        <v>https://bidchips.pages.dev/lots/tl5209d-texas-instruments</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
-        <v>29743</v>
+        <v>14127</v>
       </c>
       <c r="B8" t="str">
-        <v>SST26VF016BT-80E/SN</v>
+        <v>TPS61230DRCR</v>
       </c>
       <c r="C8" t="str">
-        <v>Microchip</v>
+        <v>Texas Instruments</v>
       </c>
       <c r="D8" t="str">
-        <v>21+</v>
+        <v>22+</v>
       </c>
       <c r="E8" s="1">
-        <v>0.7</v>
+        <v>0.35</v>
       </c>
       <c r="F8" t="str">
         <v>Per Piece</v>
       </c>
       <c r="G8" t="str">
         <v/>
       </c>
       <c r="H8" t="str">
         <v/>
       </c>
       <c r="I8" t="str">
-        <v>https://bidchips.pages.dev/lots/sst26vf016bt-80esn-microchip</v>
+        <v>https://bidchips.pages.dev/lots/tps61230drcr-texas-instruments</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
-        <v>800</v>
+        <v>90541</v>
       </c>
       <c r="B9" t="str">
-        <v>5CEFA9U19I7N</v>
+        <v>04026A330KAT2A</v>
       </c>
       <c r="C9" t="str">
-        <v>Intel/Altera</v>
+        <v>KYOCERA AVX</v>
       </c>
       <c r="D9" t="str">
-        <v>21+</v>
+        <v>22+</v>
       </c>
       <c r="E9" s="1">
-        <v>120</v>
+        <v>0.02</v>
       </c>
       <c r="F9" t="str">
         <v>Per Piece</v>
       </c>
       <c r="G9" t="str">
         <v/>
       </c>
       <c r="H9" t="str">
         <v/>
       </c>
       <c r="I9" t="str">
-        <v>https://bidchips.pages.dev/lots/5cefa9u19i7n-intelaltera</v>
+        <v>https://bidchips.pages.dev/lots/04026a330kat2a-kyocera-avx</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
-        <v>381</v>
+        <v>500</v>
       </c>
       <c r="B10" t="str">
-        <v>5CEFA5U19C8N</v>
+        <v>BG96MA-128-SGN</v>
       </c>
       <c r="C10" t="str">
-        <v>Intel/Altera</v>
+        <v>Quectel</v>
       </c>
       <c r="D10" t="str">
-        <v>16+  21+</v>
+        <v>2104</v>
       </c>
       <c r="E10" s="1">
-        <v>30</v>
+        <v>4.5</v>
       </c>
       <c r="F10" t="str">
         <v>Per Piece</v>
       </c>
       <c r="G10" t="str">
         <v/>
       </c>
       <c r="H10" t="str">
         <v/>
       </c>
       <c r="I10" t="str">
-        <v>https://bidchips.pages.dev/lots/5cefa5u19c8n-intelaltera</v>
+        <v>https://bidchips.pages.dev/lots/bg96ma-128-sgn-quectel</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
-        <v>1000</v>
+        <v>2800</v>
       </c>
       <c r="B11" t="str">
-        <v>TPD1E1B04DPYT</v>
+        <v>PC721A</v>
       </c>
       <c r="C11" t="str">
-        <v>Texas Instruments</v>
+        <v>Switchcraft</v>
       </c>
       <c r="D11" t="str">
-        <v>2122</v>
+        <v/>
       </c>
       <c r="E11" s="1">
         <v>0.01</v>
       </c>
       <c r="F11" t="str">
         <v>Per Piece</v>
       </c>
       <c r="G11" t="str">
         <v/>
       </c>
       <c r="H11" t="str">
         <v/>
       </c>
       <c r="I11" t="str">
-        <v>https://bidchips.pages.dev/lots/tpd1e1b04dpyt-texas-instruments</v>
+        <v>https://bidchips.pages.dev/lots/pc721a-switchcraft-conxall</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
-        <v>3778</v>
+        <v>2200</v>
       </c>
       <c r="B12" t="str">
-        <v>WP25D-P028VA1-R8000</v>
+        <v>PC712A</v>
       </c>
       <c r="C12" t="str">
-        <v>JAE Electronics</v>
+        <v>Switchcraft</v>
       </c>
       <c r="D12" t="str">
-        <v>19+</v>
+        <v/>
       </c>
       <c r="E12" s="1">
         <v>0.01</v>
       </c>
       <c r="F12" t="str">
         <v>Per Piece</v>
       </c>
       <c r="G12" t="str">
         <v/>
       </c>
       <c r="H12" t="str">
         <v/>
       </c>
       <c r="I12" t="str">
-        <v>https://bidchips.pages.dev/lots/wp25d-p028va1-r8000-jae-electronics</v>
+        <v>https://bidchips.pages.dev/lots/pc712a-switchcraft-conxall</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
-        <v>46</v>
+        <v>2465</v>
       </c>
       <c r="B13" t="str">
-        <v>SI8241BB-D-IS1</v>
+        <v>200528-0081</v>
       </c>
       <c r="C13" t="str">
-        <v>Skyworks Solutions</v>
+        <v>Molex</v>
       </c>
       <c r="D13" t="str">
-        <v>2232</v>
+        <v/>
       </c>
       <c r="E13" s="1">
         <v>0.01</v>
       </c>
       <c r="F13" t="str">
         <v>Per Piece</v>
       </c>
       <c r="G13" t="str">
         <v/>
       </c>
       <c r="H13" t="str">
         <v/>
       </c>
       <c r="I13" t="str">
-        <v>https://bidchips.pages.dev/lots/si8241bb-d-is1-skyworks-solutions</v>
+        <v>https://bidchips.pages.dev/lots/200528-0081-molex</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
-        <v>8</v>
+        <v>3700</v>
       </c>
       <c r="B14" t="str">
-        <v>MPX5700D</v>
+        <v>TE30A2403B01</v>
       </c>
       <c r="C14" t="str">
-        <v>NXP Semiconductors</v>
+        <v>SL Power</v>
       </c>
       <c r="D14" t="str">
-        <v>2237</v>
+        <v>21+</v>
       </c>
       <c r="E14" s="1">
-        <v>3.43</v>
+        <v>0.01</v>
       </c>
       <c r="F14" t="str">
         <v>Per Piece</v>
       </c>
       <c r="G14" t="str">
         <v/>
       </c>
       <c r="H14" t="str">
         <v/>
       </c>
       <c r="I14" t="str">
-        <v>https://bidchips.pages.dev/lots/mpx5700d-nxp-semiconductors</v>
+        <v>https://bidchips.pages.dev/lots/te30a2403b01-sl-power-electronics</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
-        <v>166</v>
+        <v>1200</v>
       </c>
       <c r="B15" t="str">
-        <v>MIC23250-AAYMT-TR</v>
+        <v>SMI18-15-K-P8</v>
       </c>
       <c r="C15" t="str">
-        <v>Microchip</v>
+        <v>Bel Power</v>
       </c>
       <c r="D15" t="str">
-        <v>1439</v>
+        <v>20+</v>
       </c>
       <c r="E15" s="1">
         <v>0.01</v>
       </c>
       <c r="F15" t="str">
         <v>Per Piece</v>
       </c>
       <c r="G15" t="str">
         <v/>
       </c>
       <c r="H15" t="str">
         <v/>
       </c>
       <c r="I15" t="str">
-        <v>https://bidchips.pages.dev/lots/mic23250-aaymt-tr-microchip</v>
+        <v>https://bidchips.pages.dev/lots/smi18-15-k-p8-bel-power-solutions</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>1200</v>
+        <v>2452</v>
       </c>
       <c r="B16" t="str">
-        <v>LA0152CS-TLM-H</v>
+        <v>PX0443</v>
       </c>
       <c r="C16" t="str">
-        <v>Onsemi</v>
+        <v>Bulgin</v>
       </c>
       <c r="D16" t="str">
-        <v>1017</v>
+        <v>0000N</v>
       </c>
       <c r="E16" s="1">
         <v>0.01</v>
       </c>
       <c r="F16" t="str">
         <v>Per Piece</v>
       </c>
       <c r="G16" t="str">
         <v/>
       </c>
       <c r="H16" t="str">
         <v/>
       </c>
       <c r="I16" t="str">
-        <v>https://bidchips.pages.dev/lots/la0152cs-tlm-h-onsemi</v>
+        <v>https://bidchips.pages.dev/lots/px0443-bulgin</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>250</v>
+        <v>2500</v>
       </c>
       <c r="B17" t="str">
-        <v>TPS78218DRVT</v>
+        <v>ADM208ARZ-REEL</v>
       </c>
       <c r="C17" t="str">
-        <v>Texas Instruments</v>
+        <v>Analog Devices Inc</v>
       </c>
       <c r="D17" t="str">
-        <v>2204</v>
+        <v>21+</v>
       </c>
       <c r="E17" s="1">
-        <v>0.02</v>
+        <v>1.21</v>
       </c>
       <c r="F17" t="str">
         <v>Per Piece</v>
       </c>
       <c r="G17" t="str">
         <v/>
       </c>
       <c r="H17" t="str">
         <v/>
       </c>
       <c r="I17" t="str">
-        <v>https://bidchips.pages.dev/lots/tps78218drvt-texas-instruments</v>
+        <v>https://bidchips.pages.dev/lots/adm208arz-reel-analog-devices</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>5000</v>
+        <v>2</v>
       </c>
       <c r="B18" t="str">
-        <v>FCB-MA130</v>
+        <v>CM3+/32GB (SC0148)</v>
       </c>
       <c r="C18" t="str">
-        <v>Sony</v>
+        <v>Raspberry Pi</v>
       </c>
       <c r="D18" t="str">
-        <v>14+</v>
+        <v/>
       </c>
       <c r="E18" s="1">
-        <v>0.12</v>
+        <v>12.1</v>
       </c>
       <c r="F18" t="str">
         <v>Per Piece</v>
       </c>
       <c r="G18" t="str">
         <v/>
       </c>
       <c r="H18" t="str">
         <v/>
       </c>
       <c r="I18" t="str">
-        <v>https://bidchips.pages.dev/lots/fcb-ma130-sony</v>
+        <v>https://bidchips.pages.dev/lots/cm332gb-sc0148-raspberry-pi</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>2000</v>
+        <v>252</v>
       </c>
       <c r="B19" t="str">
-        <v>MT41K128M16JT-125IT:K TR</v>
+        <v>CM4S01008B (SC0763)</v>
       </c>
       <c r="C19" t="str">
-        <v>Micron</v>
+        <v>Raspberry Pi</v>
       </c>
       <c r="D19" t="str">
-        <v>26+</v>
+        <v/>
       </c>
       <c r="E19" s="1">
-        <v>6.05</v>
+        <v>8.25</v>
       </c>
       <c r="F19" t="str">
         <v>Per Piece</v>
       </c>
       <c r="G19" t="str">
         <v/>
       </c>
       <c r="H19" t="str">
         <v/>
       </c>
       <c r="I19" t="str">
-        <v>https://bidchips.pages.dev/lots/mt41k128m16jt-125itk-tr-micron</v>
+        <v>https://bidchips.pages.dev/lots/cm4s01008b-sc0763-raspberry-pi</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>1440</v>
+        <v>4500</v>
       </c>
       <c r="B20" t="str">
-        <v>MT41K256M8DA-125IT:K</v>
+        <v>74LVC2G34GW</v>
       </c>
       <c r="C20" t="str">
-        <v>Micron</v>
+        <v>Nexperia</v>
       </c>
       <c r="D20" t="str">
-        <v>23+</v>
+        <v>18+</v>
       </c>
       <c r="E20" s="1">
-        <v>6.5</v>
+        <v>0.05</v>
       </c>
       <c r="F20" t="str">
         <v>Per Piece</v>
       </c>
       <c r="G20" t="str">
         <v/>
       </c>
       <c r="H20" t="str">
         <v/>
       </c>
       <c r="I20" t="str">
-        <v>https://bidchips.pages.dev/lots/mt41k256m8da-125itk-micron</v>
+        <v>https://bidchips.pages.dev/lots/74lvc2g34gw-nexperia</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
-        <v>31096</v>
+        <v>1800</v>
       </c>
       <c r="B21" t="str">
-        <v>MT28EW01GABA1LPC-0SIT</v>
+        <v>7443251600</v>
       </c>
       <c r="C21" t="str">
-        <v>Micron</v>
+        <v>Wurth Elektronik</v>
       </c>
       <c r="D21" t="str">
-        <v>22+</v>
+        <v>19+</v>
       </c>
       <c r="E21" s="1">
-        <v>3.5</v>
+        <v>0.16</v>
       </c>
       <c r="F21" t="str">
         <v>Per Piece</v>
       </c>
       <c r="G21" t="str">
         <v/>
       </c>
       <c r="H21" t="str">
         <v/>
       </c>
       <c r="I21" t="str">
-        <v>https://bidchips.pages.dev/lots/mt28ew01gaba1lpc-0sit-micron</v>
+        <v>https://bidchips.pages.dev/lots/7443251600-wurth-elektronik</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>120</v>
+        <v>20000</v>
       </c>
       <c r="B22" t="str">
-        <v>TPS25200DRVT</v>
+        <v>52852-1670</v>
       </c>
       <c r="C22" t="str">
-        <v>Texas Instruments</v>
+        <v>Molex</v>
       </c>
       <c r="D22" t="str">
-        <v>2124+5</v>
+        <v>19+</v>
       </c>
       <c r="E22" s="1">
-        <v>0.01</v>
+        <v>0.07</v>
       </c>
       <c r="F22" t="str">
         <v>Per Piece</v>
       </c>
       <c r="G22" t="str">
         <v/>
       </c>
       <c r="H22" t="str">
         <v/>
       </c>
       <c r="I22" t="str">
-        <v>https://bidchips.pages.dev/lots/tps25200drvt-texas-instruments</v>
+        <v>https://bidchips.pages.dev/lots/52852-1670-molex-micro</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
-        <v>10</v>
+        <v>2000</v>
       </c>
       <c r="B23" t="str">
-        <v>TLV803SDBZR</v>
+        <v>87568-5093</v>
       </c>
       <c r="C23" t="str">
-        <v>Texas Instruments</v>
+        <v>Molex</v>
       </c>
       <c r="D23" t="str">
-        <v>2020+</v>
+        <v>25+</v>
       </c>
       <c r="E23" s="1">
-        <v>0.01</v>
+        <v>0.37</v>
       </c>
       <c r="F23" t="str">
         <v>Per Piece</v>
       </c>
       <c r="G23" t="str">
         <v/>
       </c>
       <c r="H23" t="str">
         <v/>
       </c>
       <c r="I23" t="str">
-        <v>https://bidchips.pages.dev/lots/tlv803sdbzr-texas-instruments</v>
+        <v>https://bidchips.pages.dev/lots/87568-5093-molex-micro</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
-        <v>3000</v>
+        <v>78000</v>
       </c>
       <c r="B24" t="str">
-        <v>IN4148WTQ-7</v>
+        <v>FAN2558S33X</v>
       </c>
       <c r="C24" t="str">
-        <v>Diodes Inc.</v>
+        <v>Onsemi</v>
       </c>
       <c r="D24" t="str">
-        <v>2227</v>
+        <v/>
       </c>
       <c r="E24" s="1">
-        <v>0.01</v>
+        <v>0.06</v>
       </c>
       <c r="F24" t="str">
         <v>Per Piece</v>
       </c>
       <c r="G24" t="str">
         <v/>
       </c>
       <c r="H24" t="str">
         <v/>
       </c>
       <c r="I24" t="str">
-        <v>https://bidchips.pages.dev/lots/in4148wtq-7-diodes-inc-854341</v>
+        <v>https://bidchips.pages.dev/lots/fan2558s33x-onsemi</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
-        <v>69</v>
+        <v>1000</v>
       </c>
       <c r="B25" t="str">
-        <v>AK5355VT</v>
+        <v>R7FS3A77C3A01CFM</v>
       </c>
       <c r="C25" t="str">
-        <v>AKM SEMICONDUCTOR</v>
+        <v>Renesas</v>
       </c>
       <c r="D25" t="str">
-        <v>12162</v>
+        <v>19+</v>
       </c>
       <c r="E25" s="1">
-        <v>0.01</v>
+        <v>1</v>
       </c>
       <c r="F25" t="str">
         <v>Per Piece</v>
       </c>
       <c r="G25" t="str">
         <v/>
       </c>
       <c r="H25" t="str">
         <v/>
       </c>
       <c r="I25" t="str">
-        <v>https://bidchips.pages.dev/lots/ak5355vt-akm-semiconductor</v>
+        <v>https://bidchips.pages.dev/lots/r7fs3a77c3a01cfm-renesas</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
-        <v>3</v>
+        <v>570</v>
       </c>
       <c r="B26" t="str">
-        <v>LP5907UVX-2.8/NOPB</v>
+        <v>RF120B1750S44M</v>
       </c>
       <c r="C26" t="str">
-        <v>Texas Instruments</v>
+        <v>RFMORE</v>
       </c>
       <c r="D26" t="str">
-        <v>1740+5</v>
+        <v>1848</v>
       </c>
       <c r="E26" s="1">
         <v>0.01</v>
       </c>
       <c r="F26" t="str">
         <v>Per Piece</v>
       </c>
       <c r="G26" t="str">
-        <v/>
+        <v>Yes</v>
       </c>
       <c r="H26" t="str">
         <v/>
       </c>
       <c r="I26" t="str">
-        <v>https://bidchips.pages.dev/lots/lp5907uvx-28nopb-texas-instruments</v>
+        <v>https://bidchips.pages.dev/lots/rf120b1750s44m-rfmore</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
-        <v>250</v>
+        <v>51600</v>
       </c>
       <c r="B27" t="str">
-        <v>LP5522TM/NOPB</v>
+        <v>HF2100-1A-12DETF(257)</v>
       </c>
       <c r="C27" t="str">
-        <v>Texas Instruments</v>
+        <v>HONGFA</v>
       </c>
       <c r="D27" t="str">
-        <v>2209+5</v>
+        <v>25+</v>
       </c>
       <c r="E27" s="1">
-        <v>0.01</v>
+        <v>0.22</v>
       </c>
       <c r="F27" t="str">
         <v>Per Piece</v>
       </c>
       <c r="G27" t="str">
         <v/>
       </c>
       <c r="H27" t="str">
         <v/>
       </c>
       <c r="I27" t="str">
-        <v>https://bidchips.pages.dev/lots/lp5522tmnopb-texas-instruments</v>
+        <v>https://bidchips.pages.dev/lots/hf2100-1a-12detf257-hongfa</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="B28" t="str">
-        <v>LPC1759FBD80K</v>
+        <v>XCVU19P-2FSVA3824E</v>
       </c>
       <c r="C28" t="str">
-        <v>NXP Semiconductors</v>
+        <v>AMD/Xilinx</v>
       </c>
       <c r="D28" t="str">
-        <v>2114</v>
+        <v>23+</v>
       </c>
       <c r="E28" s="1">
-        <v>1.2</v>
+        <v>3850</v>
       </c>
       <c r="F28" t="str">
         <v>Per Piece</v>
       </c>
       <c r="G28" t="str">
-        <v/>
+        <v>Yes</v>
       </c>
       <c r="H28" t="str">
         <v/>
       </c>
       <c r="I28" t="str">
-        <v>https://bidchips.pages.dev/lots/lpc1759fbd80k-nxp-semiconductors</v>
+        <v>https://bidchips.pages.dev/lots/xcvu19p-2fsva3824e-amdxilinx</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
-        <v>8</v>
+        <v>2900</v>
       </c>
       <c r="B29" t="str">
-        <v>TMS320F2812PGFA</v>
+        <v>HL7812_1105276</v>
       </c>
       <c r="C29" t="str">
-        <v>Texas Instruments</v>
+        <v>Sierra Wireless</v>
       </c>
       <c r="D29" t="str">
-        <v>2117+M</v>
+        <v>22+</v>
       </c>
       <c r="E29" s="1">
-        <v>4.29</v>
+        <v>3.2</v>
       </c>
       <c r="F29" t="str">
         <v>Per Piece</v>
       </c>
       <c r="G29" t="str">
         <v/>
       </c>
       <c r="H29" t="str">
         <v/>
       </c>
       <c r="I29" t="str">
-        <v>https://bidchips.pages.dev/lots/tms320f2812pgfa-texas-instruments</v>
+        <v>https://bidchips.pages.dev/lots/hl78121105276-sierra-wireless</v>
       </c>
     </row>
     <row r="30">
-      <c r="A30" t="str">
-        <v/>
+      <c r="A30">
+        <v>82000</v>
       </c>
       <c r="B30" t="str">
-        <v>FULL LOT ONLY - January 10-1</v>
+        <v>HF2100-1C-12DETF(257)</v>
       </c>
       <c r="C30" t="str">
-        <v>Other</v>
+        <v>HONGFA</v>
       </c>
       <c r="D30" t="str">
-        <v/>
+        <v>25+</v>
       </c>
       <c r="E30" s="1">
-        <v>20900</v>
+        <v>0.22</v>
       </c>
       <c r="F30" t="str">
-        <v>Per Lot</v>
+        <v>Per Piece</v>
       </c>
       <c r="G30" t="str">
         <v/>
       </c>
       <c r="H30" t="str">
-        <v>See auction URL for lot details</v>
+        <v/>
       </c>
       <c r="I30" t="str">
-        <v>https://bidchips.pages.dev/lots/full-lot-only-january-10-1-823501</v>
+        <v>https://bidchips.pages.dev/lots/hf2100-1c-12detf257-hongfa</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
-        <v>16475</v>
+        <v>6000</v>
       </c>
       <c r="B31" t="str">
-        <v>BCM84848A1KFSBLG</v>
+        <v>DWM1004C</v>
       </c>
       <c r="C31" t="str">
-        <v>Broadcom</v>
+        <v>Qorvo</v>
       </c>
       <c r="D31" t="str">
         <v>20+</v>
       </c>
       <c r="E31" s="1">
-        <v>2.51</v>
+        <v>1.12</v>
       </c>
       <c r="F31" t="str">
         <v>Per Piece</v>
       </c>
       <c r="G31" t="str">
-        <v>Yes</v>
+        <v/>
       </c>
       <c r="H31" t="str">
         <v/>
       </c>
       <c r="I31" t="str">
-        <v>https://bidchips.pages.dev/lots/bcm84848a1kfsblg-broadcom</v>
+        <v>https://bidchips.pages.dev/lots/dwm1004c-qorvo</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
-        <v>2000</v>
+        <v>24320</v>
       </c>
       <c r="B32" t="str">
-        <v>MT48LC4M16A2P-6A:J TR</v>
+        <v>SDINBDG4-8G</v>
       </c>
       <c r="C32" t="str">
-        <v>Micron</v>
+        <v>SanDisk</v>
       </c>
       <c r="D32" t="str">
         <v>25+</v>
       </c>
       <c r="E32" s="1">
-        <v>1.49</v>
+        <v>24.45</v>
       </c>
       <c r="F32" t="str">
         <v>Per Piece</v>
       </c>
       <c r="G32" t="str">
         <v/>
       </c>
       <c r="H32" t="str">
         <v/>
       </c>
       <c r="I32" t="str">
-        <v>https://bidchips.pages.dev/lots/mt48lc4m16a2p-6aj-tr-micron</v>
+        <v>https://bidchips.pages.dev/lots/sdinbdg4-8g-sandisk</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
-        <v>2000</v>
+        <v>5000</v>
       </c>
       <c r="B33" t="str">
-        <v>MT48LC16M16A2B4-6A IT:G TR</v>
+        <v>MT62F512M64D2ZX-023 WT:E</v>
       </c>
       <c r="C33" t="str">
         <v>Micron</v>
       </c>
       <c r="D33" t="str">
         <v>26+</v>
       </c>
       <c r="E33" s="1">
-        <v>4.84</v>
+        <v>22.44</v>
       </c>
       <c r="F33" t="str">
         <v>Per Piece</v>
       </c>
       <c r="G33" t="str">
         <v/>
       </c>
       <c r="H33" t="str">
         <v/>
       </c>
       <c r="I33" t="str">
-        <v>https://bidchips.pages.dev/lots/mt48lc16m16a2b4-6a-itg-tr-micron</v>
+        <v>https://bidchips.pages.dev/lots/mt62f512m64d2zx-023-wte-micron</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
-        <v>2000</v>
+        <v>20160</v>
       </c>
       <c r="B34" t="str">
-        <v>MT47H64M8SH-25E:H TR</v>
+        <v>KLM8G1GETF-B041</v>
       </c>
       <c r="C34" t="str">
-        <v>Micron</v>
+        <v>Samsung</v>
       </c>
       <c r="D34" t="str">
-        <v>25+</v>
+        <v>2534</v>
       </c>
       <c r="E34" s="1">
-        <v>0.82</v>
+        <v>20</v>
       </c>
       <c r="F34" t="str">
         <v>Per Piece</v>
       </c>
       <c r="G34" t="str">
         <v/>
       </c>
       <c r="H34" t="str">
         <v/>
       </c>
       <c r="I34" t="str">
-        <v>https://bidchips.pages.dev/lots/mt47h64m8sh-25eh-tr-micron</v>
+        <v>https://bidchips.pages.dev/lots/klm8g1getf-b041-samsung</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
-        <v>2000</v>
+        <v>200000</v>
       </c>
       <c r="B35" t="str">
-        <v>MT47H32M16NF-25EIT:H TR</v>
+        <v>NX20P3483AUK</v>
       </c>
       <c r="C35" t="str">
-        <v>Micron</v>
+        <v>NXP Semiconductors</v>
       </c>
       <c r="D35" t="str">
-        <v>25+</v>
+        <v>21+</v>
       </c>
       <c r="E35" s="1">
-        <v>1.69</v>
+        <v>0.22</v>
       </c>
       <c r="F35" t="str">
         <v>Per Piece</v>
       </c>
       <c r="G35" t="str">
         <v/>
       </c>
       <c r="H35" t="str">
         <v/>
       </c>
       <c r="I35" t="str">
-        <v>https://bidchips.pages.dev/lots/mt47h32m16nf-25eith-tr-micron</v>
+        <v>https://bidchips.pages.dev/lots/nx20p3483auk-nxp-semiconductors</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
-        <v>1224</v>
+        <v>16475</v>
       </c>
       <c r="B36" t="str">
-        <v>MT41K64M16TW-107:J</v>
+        <v>BCM84848A1KFSBLG</v>
       </c>
       <c r="C36" t="str">
-        <v>Micron</v>
+        <v>Broadcom</v>
       </c>
       <c r="D36" t="str">
-        <v>25+</v>
+        <v>20+</v>
       </c>
       <c r="E36" s="1">
-        <v>1.34</v>
+        <v>2.77</v>
       </c>
       <c r="F36" t="str">
         <v>Per Piece</v>
       </c>
       <c r="G36" t="str">
-        <v/>
+        <v>Yes</v>
       </c>
       <c r="H36" t="str">
         <v/>
       </c>
       <c r="I36" t="str">
-        <v>https://bidchips.pages.dev/lots/mt41k64m16tw-107j-micron</v>
+        <v>https://bidchips.pages.dev/lots/bcm84848a1kfsblg-broadcom</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
-        <v>11264</v>
+        <v>31096</v>
       </c>
       <c r="B37" t="str">
-        <v>SN65C3221EPWR</v>
+        <v>MT28EW01GABA1LPC-0SIT</v>
       </c>
       <c r="C37" t="str">
-        <v>Texas Instruments</v>
+        <v>Micron</v>
       </c>
       <c r="D37" t="str">
         <v>22+</v>
       </c>
       <c r="E37" s="1">
-        <v>0.73</v>
+        <v>5.45</v>
       </c>
       <c r="F37" t="str">
         <v>Per Piece</v>
       </c>
       <c r="G37" t="str">
         <v/>
       </c>
       <c r="H37" t="str">
         <v/>
       </c>
       <c r="I37" t="str">
-        <v>https://bidchips.pages.dev/lots/sn65c3221epwr-texas-instruments</v>
-[...1681 lines deleted...]
-        <v>https://bidchips.pages.dev/lots/hl78121105276-sierra-wireless</v>
+        <v>https://bidchips.pages.dev/lots/mt28ew01gaba1lpc-0sit-micron</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:I95"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:I37"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Active Auctions</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 